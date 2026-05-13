--- v1 (2026-03-23)
+++ v2 (2026-05-13)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\IOLA\BANKS\Banking Team (MT)\Forms 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\BANKS\Banking Team (MT)\Forms 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F1BB1156-FF93-47D8-96D9-ABAF95CD9F0C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C1A79A7D-3BE2-4E49-8C6F-ECDAFBB2BA6B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2280" yWindow="420" windowWidth="19065" windowHeight="12000" xr2:uid="{2D380C06-521B-40F3-AABA-CD9B5BD4F689}"/>
+    <workbookView xWindow="2970" yWindow="1740" windowWidth="22230" windowHeight="14010" xr2:uid="{2D380C06-521B-40F3-AABA-CD9B5BD4F689}"/>
   </bookViews>
   <sheets>
     <sheet name="Rate Comparability Survey" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="63">
   <si>
     <t>IOLA Fund of the State of New York</t>
   </si>
   <si>
     <t>Rate Comparability Survey</t>
   </si>
   <si>
     <t>Part I:  IOLA Accounts</t>
   </si>
   <si>
     <t>This banking institution's IOLA accounts are currently maintained as follows:</t>
   </si>
   <si>
     <t xml:space="preserve">Product name: </t>
   </si>
   <si>
     <t xml:space="preserve">Product type: </t>
   </si>
   <si>
     <t>Balance:</t>
   </si>
   <si>
     <t>$</t>
   </si>
   <si>
@@ -121,181 +121,125 @@
   <si>
     <t>.      %</t>
   </si>
   <si>
     <t xml:space="preserve">   $  </t>
   </si>
   <si>
     <t xml:space="preserve">Super NOW: </t>
   </si>
   <si>
     <t>Business NOW:</t>
   </si>
   <si>
     <t>Preferred Checking:</t>
   </si>
   <si>
     <t>Municipal Checking:</t>
   </si>
   <si>
     <t>Wealth Checking:</t>
   </si>
   <si>
     <t>Other Checking:</t>
   </si>
   <si>
-    <t>Repurchase Agreement:</t>
-[...4 lines deleted...]
-  <si>
     <t>Part III:  Documentation Requirement</t>
   </si>
   <si>
     <t xml:space="preserve">PLEASE NOTE THE ABOVE DOCUMENTATION IS A REQUIREMENT AND MUST BE PROVIDED TO VALIDATE YOUR BANKING INSTITUTION'S COMPLIANCE. </t>
   </si>
   <si>
     <t>Part IV: Certification</t>
   </si>
   <si>
     <t>Telephone: ________________________________</t>
   </si>
   <si>
     <t>Rate (APR):</t>
   </si>
   <si>
-    <t xml:space="preserve">This banking institution offers the following account products, which bear interest and have check-writing capability. </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">As to EACH account product identified in Part II, provide the following substantiating documentation </t>
   </si>
   <si>
     <t>about the product so that the IOLA Fund can review your compliance with applicable regulations:</t>
   </si>
   <si>
     <t>Compliance@iola.org</t>
-  </si>
-[...1 lines deleted...]
-    <t>Compliance Survey (2026)</t>
   </si>
   <si>
     <t>Rate (APR)</t>
   </si>
   <si>
     <t>Other (Describe):</t>
   </si>
   <si>
     <t>Tier 6, if any</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Please email this survey along with </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="24"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Rate Election &amp; Certification Form</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="22"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> to:</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">1. A </t>
-[...20 lines deleted...]
-    <r>
       <t xml:space="preserve">2. A </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>"fee schedule"</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> for all products identified above.</t>
-    </r>
-[...20 lines deleted...]
-      <t xml:space="preserve"> or similar reports listing all interest rates paid to all other non-IOLA customers by product type. </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">4. Any external </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>explanatory literature, marketing, disclosure documents, or other information</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> relating to all products identified above.</t>
     </r>
   </si>
   <si>
@@ -409,56 +353,201 @@
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> must complete this Rate Comparability Survey to verify eligibility to offer IOLA accounts in New York State.  The Rate Comparability Survey must be signed by an authorized officer and, along with all required documentation, submitted to the IOLA Fund for review and approval. To remain in compliance with IOLA Regulations, 21 NYCRR Part 7000.9, participating Banking Institutions must pay an interest or dividend rate on lOLA accounts which is not less than the highest rate available to the Banking Institution’s best customers on comparable accounts.  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">All participating banks may be subject to an audit to verify their compliance with the IOLA program, as requested by the IOLA Fund. </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">NOTE: All participating banks may be subject to an audit to verify compliance with the IOLA program, as requested by the IOLA Fund.  </t>
   </si>
   <si>
     <t>Pursuant to IOLA Regulations 21 NYCRR Part 7009 and on behalf of the referenced Banking Institution, I certify that all information and documentation submitted herein is true, accurate and complete.</t>
   </si>
+  <si>
+    <r>
+      <t xml:space="preserve">This banking institution offers the following account products, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="18"/>
+        <color theme="4"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>which bear interest and have check-writing capability</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">. </t>
+    </r>
+  </si>
+  <si>
+    <t>Repurchase Agreement        with check-writing capability</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Money Market account </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> with check-writing capability</t>
+    </r>
+  </si>
+  <si>
+    <t>MMF account  with check-writing capability</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">1. A </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="18"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>"RATE SHEET"</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> reflective of all of the products identified above.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">3. An internal </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="18"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>"deposit accounts RATE SPECIFICATION REPORT"</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> or similar reports listing all interest rates paid to all other non-IOLA customers by product type. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">5. For </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="18"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Money Market account</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> with check-writing capability and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="18"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>MMF account</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> with check-writing capability, please submit a documentation to show if there are any transaction limits andd fees.</t>
+    </r>
+  </si>
+  <si>
+    <t>Compliance Survey (Apr 2026)</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="41" x14ac:knownFonts="1">
+  <fonts count="43" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="Gill Sans MT"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <name val="Gill Sans MT"/>
       <family val="2"/>
@@ -559,55 +648,50 @@
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Gill Sans MT"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="18"/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="18"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF4BACC6"/>
       <name val="Gill Sans MT"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="20"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -674,50 +758,70 @@
       <b/>
       <u/>
       <sz val="18"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="32"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="36"/>
       <color rgb="FF4BACC6"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF4BACC6"/>
       <name val="Gill Sans MT"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="4"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF4BACC6"/>
@@ -818,51 +922,51 @@
         <color theme="1"/>
       </top>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="1"/>
       </right>
       <top style="thin">
         <color theme="1"/>
       </top>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="101">
+  <cellXfs count="104">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -889,225 +993,234 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="32" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" indent="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="39" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF098787"/>
       <color rgb="FF4BACC6"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1275,51 +1388,51 @@
             <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" algn="r">
             <a:lnSpc>
               <a:spcPct val="115000"/>
             </a:lnSpc>
             <a:spcAft>
               <a:spcPts val="800"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1000">
               <a:solidFill>
                 <a:srgbClr val="098787"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>(646) 865-1541 | info@iola.org | </a:t>
+            <a:t>(646) 865-1541 | Compliance@iola.org | </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1000" u="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="098787"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>www.iola.org</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1200">
             <a:effectLst/>
             <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1627,1469 +1740,1509 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:compliance@iola.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A5CE8ABB-55A4-4417-9FBE-B883E5EF2696}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K108"/>
+  <dimension ref="A1:K110"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A85" zoomScale="74" zoomScaleNormal="74" workbookViewId="0">
-      <selection activeCell="A62" sqref="A62:I62"/>
+    <sheetView tabSelected="1" zoomScale="74" zoomScaleNormal="74" workbookViewId="0">
+      <selection activeCell="J109" sqref="J109"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35" style="1" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="16.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="20.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="20.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="17.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="20.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="17.28515625" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="64.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A2" s="81" t="s">
-[...9 lines deleted...]
-      <c r="I2" s="82"/>
+      <c r="A2" s="84" t="s">
+        <v>44</v>
+      </c>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
     </row>
     <row r="3" spans="1:11" ht="36.75" customHeight="1" x14ac:dyDescent="0.6">
-      <c r="A3" s="91" t="s">
+      <c r="A3" s="94" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="91"/>
-[...6 lines deleted...]
-      <c r="I3" s="91"/>
+      <c r="B3" s="94"/>
+      <c r="C3" s="94"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="94"/>
+      <c r="F3" s="94"/>
+      <c r="G3" s="94"/>
+      <c r="H3" s="94"/>
+      <c r="I3" s="94"/>
     </row>
     <row r="4" spans="1:11" ht="42" customHeight="1" x14ac:dyDescent="0.6">
-      <c r="A4" s="92" t="s">
+      <c r="A4" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="92"/>
-[...6 lines deleted...]
-      <c r="I4" s="92"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95"/>
+      <c r="D4" s="95"/>
+      <c r="E4" s="95"/>
+      <c r="F4" s="95"/>
+      <c r="G4" s="95"/>
+      <c r="H4" s="95"/>
+      <c r="I4" s="95"/>
     </row>
     <row r="5" spans="1:11" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="6" spans="1:11" ht="194.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="93" t="s">
-[...9 lines deleted...]
-      <c r="I6" s="95"/>
+      <c r="A6" s="96" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" s="97"/>
+      <c r="C6" s="97"/>
+      <c r="D6" s="97"/>
+      <c r="E6" s="97"/>
+      <c r="F6" s="97"/>
+      <c r="G6" s="97"/>
+      <c r="H6" s="97"/>
+      <c r="I6" s="98"/>
     </row>
     <row r="7" spans="1:11" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="31"/>
       <c r="B7" s="31"/>
       <c r="C7" s="31"/>
       <c r="D7" s="31"/>
       <c r="E7" s="31"/>
       <c r="F7" s="31"/>
       <c r="G7" s="31"/>
       <c r="H7" s="31"/>
       <c r="I7" s="31"/>
     </row>
     <row r="8" spans="1:11" ht="26.25" x14ac:dyDescent="0.25">
-      <c r="A8" s="77" t="s">
-        <v>49</v>
+      <c r="A8" s="76" t="s">
+        <v>43</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
     </row>
     <row r="9" spans="1:11" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="2"/>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
     </row>
     <row r="10" spans="1:11" ht="30" x14ac:dyDescent="0.3">
-      <c r="A10" s="88" t="s">
+      <c r="A10" s="91" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="88"/>
-[...2 lines deleted...]
-      <c r="E10" s="88"/>
+      <c r="B10" s="91"/>
+      <c r="C10" s="91"/>
+      <c r="D10" s="91"/>
+      <c r="E10" s="91"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
     </row>
     <row r="11" spans="1:11" s="7" customFormat="1" ht="20.25" x14ac:dyDescent="0.3">
-      <c r="A11" s="46" t="s">
+      <c r="A11" s="45" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="5"/>
     </row>
     <row r="12" spans="1:11" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A12" s="69"/>
-      <c r="B12" s="70" t="s">
+      <c r="A12" s="68"/>
+      <c r="B12" s="69" t="s">
         <v>4</v>
       </c>
-      <c r="C12" s="96"/>
-[...4 lines deleted...]
-      <c r="H12" s="96"/>
+      <c r="C12" s="99"/>
+      <c r="D12" s="99"/>
+      <c r="E12" s="99"/>
+      <c r="F12" s="99"/>
+      <c r="G12" s="99"/>
+      <c r="H12" s="99"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
     </row>
     <row r="13" spans="1:11" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A13" s="69"/>
-      <c r="B13" s="70" t="s">
+      <c r="A13" s="68"/>
+      <c r="B13" s="69" t="s">
         <v>5</v>
       </c>
-      <c r="C13" s="96"/>
-[...4 lines deleted...]
-      <c r="H13" s="96"/>
+      <c r="C13" s="99"/>
+      <c r="D13" s="99"/>
+      <c r="E13" s="99"/>
+      <c r="F13" s="99"/>
+      <c r="G13" s="99"/>
+      <c r="H13" s="99"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
     </row>
     <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A14" s="69"/>
-[...6 lines deleted...]
-      <c r="H14" s="71"/>
+      <c r="A14" s="68"/>
+      <c r="B14" s="69"/>
+      <c r="C14" s="70"/>
+      <c r="D14" s="70"/>
+      <c r="E14" s="70"/>
+      <c r="F14" s="70"/>
+      <c r="G14" s="70"/>
+      <c r="H14" s="70"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
     </row>
     <row r="15" spans="1:11" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="72" t="s">
+      <c r="A15" s="71" t="s">
         <v>6</v>
       </c>
-      <c r="B15" s="73" t="s">
+      <c r="B15" s="72" t="s">
         <v>7</v>
       </c>
-      <c r="C15" s="46"/>
-[...3 lines deleted...]
-      <c r="E15" s="89" t="s">
+      <c r="C15" s="45"/>
+      <c r="D15" s="71" t="s">
+        <v>32</v>
+      </c>
+      <c r="E15" s="92" t="s">
         <v>8</v>
       </c>
-      <c r="F15" s="90"/>
-      <c r="G15" s="74" t="s">
+      <c r="F15" s="93"/>
+      <c r="G15" s="73" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="K15" s="12"/>
     </row>
     <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="72"/>
-[...5 lines deleted...]
-      <c r="G16" s="74"/>
+      <c r="A16" s="71"/>
+      <c r="B16" s="45"/>
+      <c r="C16" s="45"/>
+      <c r="D16" s="71"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="74"/>
+      <c r="G16" s="73"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="12"/>
     </row>
     <row r="17" spans="1:11" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="72" t="s">
+      <c r="A17" s="71" t="s">
         <v>6</v>
       </c>
-      <c r="B17" s="73" t="s">
+      <c r="B17" s="72" t="s">
         <v>7</v>
       </c>
-      <c r="C17" s="46"/>
-[...3 lines deleted...]
-      <c r="E17" s="89" t="s">
+      <c r="C17" s="45"/>
+      <c r="D17" s="71" t="s">
+        <v>32</v>
+      </c>
+      <c r="E17" s="92" t="s">
         <v>8</v>
       </c>
-      <c r="F17" s="90"/>
-      <c r="G17" s="74" t="s">
+      <c r="F17" s="93"/>
+      <c r="G17" s="73" t="s">
         <v>10</v>
       </c>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
       <c r="J17" s="11"/>
       <c r="K17" s="12"/>
     </row>
     <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="72"/>
-[...5 lines deleted...]
-      <c r="G18" s="74"/>
+      <c r="A18" s="71"/>
+      <c r="B18" s="45"/>
+      <c r="C18" s="45"/>
+      <c r="D18" s="71"/>
+      <c r="E18" s="45"/>
+      <c r="F18" s="74"/>
+      <c r="G18" s="73"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
       <c r="J18" s="11"/>
       <c r="K18" s="12"/>
     </row>
     <row r="19" spans="1:11" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="72" t="s">
+      <c r="A19" s="71" t="s">
         <v>6</v>
       </c>
-      <c r="B19" s="73" t="s">
+      <c r="B19" s="72" t="s">
         <v>7</v>
       </c>
-      <c r="C19" s="74"/>
-[...3 lines deleted...]
-      <c r="E19" s="89" t="s">
+      <c r="C19" s="73"/>
+      <c r="D19" s="71" t="s">
+        <v>32</v>
+      </c>
+      <c r="E19" s="92" t="s">
         <v>8</v>
       </c>
-      <c r="F19" s="90"/>
-      <c r="G19" s="74" t="s">
+      <c r="F19" s="93"/>
+      <c r="G19" s="73" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
       <c r="K19" s="12"/>
     </row>
     <row r="20" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A20" s="72"/>
-[...5 lines deleted...]
-      <c r="G20" s="74"/>
+      <c r="A20" s="71"/>
+      <c r="B20" s="73"/>
+      <c r="C20" s="73"/>
+      <c r="D20" s="71"/>
+      <c r="E20" s="73"/>
+      <c r="F20" s="73"/>
+      <c r="G20" s="73"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
       <c r="J20" s="11"/>
       <c r="K20" s="12"/>
     </row>
     <row r="21" spans="1:11" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="72" t="s">
+      <c r="A21" s="71" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="73" t="s">
+      <c r="B21" s="72" t="s">
         <v>7</v>
       </c>
-      <c r="C21" s="74"/>
-[...3 lines deleted...]
-      <c r="E21" s="89" t="s">
+      <c r="C21" s="73"/>
+      <c r="D21" s="71" t="s">
+        <v>32</v>
+      </c>
+      <c r="E21" s="92" t="s">
         <v>8</v>
       </c>
-      <c r="F21" s="90"/>
-      <c r="G21" s="74" t="s">
+      <c r="F21" s="93"/>
+      <c r="G21" s="73" t="s">
         <v>12</v>
       </c>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
       <c r="J21" s="11"/>
       <c r="K21" s="12"/>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A22" s="72"/>
-[...5 lines deleted...]
-      <c r="G22" s="74"/>
+      <c r="A22" s="71"/>
+      <c r="B22" s="73"/>
+      <c r="C22" s="73"/>
+      <c r="D22" s="71"/>
+      <c r="E22" s="73"/>
+      <c r="F22" s="73"/>
+      <c r="G22" s="73"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11"/>
       <c r="J22" s="11"/>
       <c r="K22" s="12"/>
     </row>
     <row r="23" spans="1:11" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="72" t="s">
+      <c r="A23" s="71" t="s">
         <v>6</v>
       </c>
-      <c r="B23" s="73" t="s">
+      <c r="B23" s="72" t="s">
         <v>7</v>
       </c>
-      <c r="C23" s="74"/>
-[...3 lines deleted...]
-      <c r="E23" s="89" t="s">
+      <c r="C23" s="73"/>
+      <c r="D23" s="71" t="s">
+        <v>32</v>
+      </c>
+      <c r="E23" s="92" t="s">
         <v>8</v>
       </c>
-      <c r="F23" s="90"/>
-      <c r="G23" s="74" t="s">
+      <c r="F23" s="93"/>
+      <c r="G23" s="73" t="s">
         <v>13</v>
       </c>
       <c r="H23" s="11"/>
       <c r="I23" s="11"/>
       <c r="J23" s="11"/>
       <c r="K23" s="12"/>
     </row>
     <row r="24" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="72"/>
-[...5 lines deleted...]
-      <c r="G24" s="74"/>
+      <c r="A24" s="71"/>
+      <c r="B24" s="45"/>
+      <c r="C24" s="73"/>
+      <c r="D24" s="71"/>
+      <c r="E24" s="75"/>
+      <c r="F24" s="75"/>
+      <c r="G24" s="73"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="12"/>
     </row>
     <row r="25" spans="1:11" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="72" t="s">
+      <c r="A25" s="71" t="s">
         <v>6</v>
       </c>
-      <c r="B25" s="73" t="s">
+      <c r="B25" s="72" t="s">
         <v>7</v>
       </c>
-      <c r="C25" s="74"/>
-[...3 lines deleted...]
-      <c r="E25" s="89" t="s">
+      <c r="C25" s="73"/>
+      <c r="D25" s="71" t="s">
+        <v>32</v>
+      </c>
+      <c r="E25" s="92" t="s">
         <v>8</v>
       </c>
-      <c r="F25" s="90"/>
-[...1 lines deleted...]
-        <v>42</v>
+      <c r="F25" s="93"/>
+      <c r="G25" s="73" t="s">
+        <v>38</v>
       </c>
       <c r="H25" s="11"/>
       <c r="I25" s="11"/>
       <c r="J25" s="11"/>
       <c r="K25" s="12"/>
     </row>
     <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="72"/>
-[...5 lines deleted...]
-      <c r="G26" s="74"/>
+      <c r="A26" s="71"/>
+      <c r="B26" s="45"/>
+      <c r="C26" s="73"/>
+      <c r="D26" s="71"/>
+      <c r="E26" s="75"/>
+      <c r="F26" s="75"/>
+      <c r="G26" s="73"/>
       <c r="H26" s="11"/>
       <c r="I26" s="11"/>
       <c r="J26" s="11"/>
       <c r="K26" s="12"/>
     </row>
     <row r="27" spans="1:11" ht="30" x14ac:dyDescent="0.25">
-      <c r="A27" s="88" t="s">
+      <c r="A27" s="91" t="s">
         <v>14</v>
       </c>
-      <c r="B27" s="88"/>
-[...2 lines deleted...]
-      <c r="E27" s="88"/>
+      <c r="B27" s="91"/>
+      <c r="C27" s="91"/>
+      <c r="D27" s="91"/>
+      <c r="E27" s="91"/>
       <c r="F27" s="14"/>
       <c r="G27" s="14"/>
       <c r="H27" s="14"/>
       <c r="I27" s="14"/>
       <c r="J27" s="13"/>
     </row>
-    <row r="28" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="I28" s="46"/>
+    <row r="28" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="45" t="s">
+        <v>55</v>
+      </c>
+      <c r="B28" s="45"/>
+      <c r="C28" s="45"/>
+      <c r="D28" s="45"/>
+      <c r="E28" s="45"/>
+      <c r="F28" s="45"/>
+      <c r="G28" s="45"/>
+      <c r="H28" s="45"/>
+      <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:11" s="10" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A29" s="46" t="s">
-[...22 lines deleted...]
-    <row r="31" spans="1:11" s="10" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A29" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="45"/>
+      <c r="C29" s="45"/>
+      <c r="D29" s="45"/>
+      <c r="E29" s="45"/>
+      <c r="F29" s="45"/>
+      <c r="G29" s="45"/>
+      <c r="H29" s="45"/>
+      <c r="I29" s="45"/>
+    </row>
+    <row r="30" spans="1:11" s="10" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A30" s="43"/>
+      <c r="B30" s="45"/>
+      <c r="C30" s="45"/>
+      <c r="D30" s="45"/>
+      <c r="E30" s="45"/>
+      <c r="F30" s="45"/>
+      <c r="G30" s="45"/>
+      <c r="H30" s="45"/>
+      <c r="I30" s="45"/>
+    </row>
+    <row r="31" spans="1:11" s="10" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A31" s="30"/>
       <c r="B31" s="30"/>
       <c r="C31" s="30"/>
-      <c r="D31" s="47" t="s">
+      <c r="D31" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="E31" s="48"/>
-[...3 lines deleted...]
-      <c r="I31" s="48"/>
+      <c r="E31" s="47"/>
+      <c r="F31" s="47"/>
+      <c r="G31" s="47"/>
+      <c r="H31" s="47"/>
+      <c r="I31" s="47"/>
     </row>
     <row r="32" spans="1:11" s="10" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A32" s="49" t="s">
+      <c r="A32" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="B32" s="50" t="s">
+      <c r="B32" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="C32" s="51" t="s">
-[...2 lines deleted...]
-      <c r="D32" s="52" t="s">
+      <c r="C32" s="50" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="E32" s="52" t="s">
-[...2 lines deleted...]
-      <c r="F32" s="52" t="s">
+      <c r="E32" s="51" t="s">
+        <v>36</v>
+      </c>
+      <c r="F32" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="G32" s="52" t="s">
-[...2 lines deleted...]
-      <c r="H32" s="52" t="s">
+      <c r="G32" s="51" t="s">
+        <v>36</v>
+      </c>
+      <c r="H32" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="I32" s="53" t="s">
-        <v>40</v>
+      <c r="I32" s="52" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:9" s="10" customFormat="1" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A33" s="54"/>
-[...10 lines deleted...]
-      <c r="A34" s="56" t="s">
+      <c r="A33" s="53"/>
+      <c r="B33" s="53"/>
+      <c r="C33" s="53"/>
+      <c r="D33" s="47"/>
+      <c r="E33" s="54"/>
+      <c r="F33" s="47"/>
+      <c r="G33" s="54"/>
+      <c r="H33" s="47"/>
+      <c r="I33" s="54"/>
+    </row>
+    <row r="34" spans="1:9" s="10" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A34" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="B34" s="57"/>
-[...3 lines deleted...]
-      <c r="D34" s="59" t="s">
+      <c r="B34" s="56"/>
+      <c r="C34" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="D34" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="E34" s="60" t="s">
-[...2 lines deleted...]
-      <c r="F34" s="59" t="s">
+      <c r="E34" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="F34" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="G34" s="60" t="s">
-[...2 lines deleted...]
-      <c r="H34" s="59" t="s">
+      <c r="G34" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="H34" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="I34" s="60" t="s">
+      <c r="I34" s="59" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:9" s="10" customFormat="1" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A35" s="56"/>
+      <c r="A35" s="55"/>
       <c r="B35" s="5"/>
-      <c r="C35" s="61"/>
-[...8 lines deleted...]
-      <c r="A36" s="56" t="s">
+      <c r="C35" s="60"/>
+      <c r="D35" s="61"/>
+      <c r="E35" s="62"/>
+      <c r="F35" s="61"/>
+      <c r="G35" s="62"/>
+      <c r="H35" s="61"/>
+      <c r="I35" s="62"/>
+    </row>
+    <row r="36" spans="1:9" s="10" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A36" s="55" t="s">
         <v>22</v>
       </c>
-      <c r="B36" s="57"/>
-[...3 lines deleted...]
-      <c r="D36" s="59" t="s">
+      <c r="B36" s="56"/>
+      <c r="C36" s="63" t="s">
+        <v>20</v>
+      </c>
+      <c r="D36" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="E36" s="60" t="s">
-[...2 lines deleted...]
-      <c r="F36" s="59" t="s">
+      <c r="E36" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="F36" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="G36" s="60" t="s">
-[...2 lines deleted...]
-      <c r="H36" s="59" t="s">
+      <c r="G36" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="H36" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="I36" s="60" t="s">
+      <c r="I36" s="59" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:9" s="10" customFormat="1" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A37" s="56"/>
+      <c r="A37" s="55"/>
       <c r="B37" s="5"/>
-      <c r="C37" s="65"/>
-[...8 lines deleted...]
-      <c r="A38" s="56" t="s">
+      <c r="C37" s="64"/>
+      <c r="D37" s="65"/>
+      <c r="E37" s="66"/>
+      <c r="F37" s="65"/>
+      <c r="G37" s="66"/>
+      <c r="H37" s="65"/>
+      <c r="I37" s="66"/>
+    </row>
+    <row r="38" spans="1:9" s="10" customFormat="1" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A38" s="55" t="s">
         <v>23</v>
       </c>
-      <c r="B38" s="57"/>
-[...3 lines deleted...]
-      <c r="D38" s="59" t="s">
+      <c r="B38" s="56"/>
+      <c r="C38" s="63" t="s">
+        <v>20</v>
+      </c>
+      <c r="D38" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="E38" s="60" t="s">
-[...2 lines deleted...]
-      <c r="F38" s="59" t="s">
+      <c r="E38" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="F38" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="G38" s="60" t="s">
-[...2 lines deleted...]
-      <c r="H38" s="59" t="s">
+      <c r="G38" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="H38" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="I38" s="60" t="s">
+      <c r="I38" s="59" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:9" s="10" customFormat="1" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A39" s="56"/>
+      <c r="A39" s="55"/>
       <c r="B39" s="5"/>
       <c r="C39" s="28"/>
-      <c r="D39" s="48"/>
-[...7 lines deleted...]
-      <c r="A40" s="56" t="s">
+      <c r="D39" s="47"/>
+      <c r="E39" s="66"/>
+      <c r="F39" s="47"/>
+      <c r="G39" s="66"/>
+      <c r="H39" s="47"/>
+      <c r="I39" s="66"/>
+    </row>
+    <row r="40" spans="1:9" s="10" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A40" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="B40" s="57"/>
-[...3 lines deleted...]
-      <c r="D40" s="59" t="s">
+      <c r="B40" s="56"/>
+      <c r="C40" s="63" t="s">
+        <v>20</v>
+      </c>
+      <c r="D40" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="E40" s="60" t="s">
-[...2 lines deleted...]
-      <c r="F40" s="59" t="s">
+      <c r="E40" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="F40" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="G40" s="60" t="s">
-[...2 lines deleted...]
-      <c r="H40" s="59" t="s">
+      <c r="G40" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="H40" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="I40" s="60" t="s">
+      <c r="I40" s="59" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:9" s="10" customFormat="1" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A41" s="56"/>
+      <c r="A41" s="55"/>
       <c r="B41" s="5"/>
       <c r="C41" s="28"/>
-      <c r="D41" s="66"/>
-[...7 lines deleted...]
-      <c r="A42" s="56" t="s">
+      <c r="D41" s="65"/>
+      <c r="E41" s="66"/>
+      <c r="F41" s="65"/>
+      <c r="G41" s="66"/>
+      <c r="H41" s="65"/>
+      <c r="I41" s="66"/>
+    </row>
+    <row r="42" spans="1:9" s="10" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A42" s="55" t="s">
         <v>25</v>
       </c>
-      <c r="B42" s="57"/>
-[...3 lines deleted...]
-      <c r="D42" s="59" t="s">
+      <c r="B42" s="56"/>
+      <c r="C42" s="63" t="s">
+        <v>20</v>
+      </c>
+      <c r="D42" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="E42" s="60" t="s">
-[...2 lines deleted...]
-      <c r="F42" s="59" t="s">
+      <c r="E42" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="F42" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="G42" s="60" t="s">
-[...2 lines deleted...]
-      <c r="H42" s="59" t="s">
+      <c r="G42" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="H42" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="I42" s="60" t="s">
+      <c r="I42" s="59" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:9" s="10" customFormat="1" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A43" s="56"/>
+      <c r="A43" s="55"/>
       <c r="B43" s="5"/>
       <c r="C43" s="5"/>
-      <c r="D43" s="48"/>
-[...7 lines deleted...]
-      <c r="A44" s="56" t="s">
+      <c r="D43" s="47"/>
+      <c r="E43" s="67"/>
+      <c r="F43" s="47"/>
+      <c r="G43" s="67"/>
+      <c r="H43" s="47"/>
+      <c r="I43" s="67"/>
+    </row>
+    <row r="44" spans="1:9" s="10" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A44" s="55" t="s">
         <v>26</v>
       </c>
-      <c r="B44" s="57"/>
-[...3 lines deleted...]
-      <c r="D44" s="59" t="s">
+      <c r="B44" s="56"/>
+      <c r="C44" s="63" t="s">
+        <v>20</v>
+      </c>
+      <c r="D44" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="E44" s="60" t="s">
-[...2 lines deleted...]
-      <c r="F44" s="59" t="s">
+      <c r="E44" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="F44" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="G44" s="60" t="s">
-[...2 lines deleted...]
-      <c r="H44" s="59" t="s">
+      <c r="G44" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="H44" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="I44" s="60" t="s">
+      <c r="I44" s="59" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="45" spans="1:9" s="10" customFormat="1" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A45" s="56"/>
+      <c r="A45" s="55"/>
       <c r="B45" s="5"/>
       <c r="C45" s="5"/>
-      <c r="D45" s="48"/>
-[...7 lines deleted...]
-      <c r="A46" s="56" t="s">
+      <c r="D45" s="47"/>
+      <c r="E45" s="67"/>
+      <c r="F45" s="47"/>
+      <c r="G45" s="67"/>
+      <c r="H45" s="47"/>
+      <c r="I45" s="67"/>
+    </row>
+    <row r="46" spans="1:9" s="10" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A46" s="55" t="s">
         <v>27</v>
       </c>
-      <c r="B46" s="57"/>
-[...3 lines deleted...]
-      <c r="D46" s="59" t="s">
+      <c r="B46" s="56"/>
+      <c r="C46" s="63" t="s">
+        <v>20</v>
+      </c>
+      <c r="D46" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="E46" s="60" t="s">
-[...2 lines deleted...]
-      <c r="F46" s="59" t="s">
+      <c r="E46" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="F46" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="G46" s="60" t="s">
-[...2 lines deleted...]
-      <c r="H46" s="59" t="s">
+      <c r="G46" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="H46" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="I46" s="60" t="s">
+      <c r="I46" s="59" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:9" s="10" customFormat="1" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A47" s="56"/>
+      <c r="A47" s="55"/>
       <c r="B47" s="5"/>
       <c r="C47" s="5"/>
-      <c r="D47" s="48"/>
-[...14 lines deleted...]
-      <c r="D48" s="59" t="s">
+      <c r="D47" s="47"/>
+      <c r="E47" s="67"/>
+      <c r="F47" s="47"/>
+      <c r="G47" s="67"/>
+      <c r="H47" s="47"/>
+      <c r="I47" s="67"/>
+    </row>
+    <row r="48" spans="1:9" s="10" customFormat="1" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A48" s="55" t="s">
+        <v>57</v>
+      </c>
+      <c r="B48" s="56"/>
+      <c r="C48" s="63" t="s">
+        <v>20</v>
+      </c>
+      <c r="D48" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="E48" s="60" t="s">
-[...2 lines deleted...]
-      <c r="F48" s="59" t="s">
+      <c r="E48" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="F48" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="G48" s="60" t="s">
-[...2 lines deleted...]
-      <c r="H48" s="59" t="s">
+      <c r="G48" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="H48" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="I48" s="60" t="s">
-[...22 lines deleted...]
-      <c r="D50" s="59" t="s">
+      <c r="I48" s="59" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" s="10" customFormat="1" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A49" s="55"/>
+      <c r="B49" s="28"/>
+      <c r="C49" s="77"/>
+      <c r="D49" s="66"/>
+      <c r="E49" s="78"/>
+      <c r="F49" s="66"/>
+      <c r="G49" s="78"/>
+      <c r="H49" s="66"/>
+      <c r="I49" s="78"/>
+    </row>
+    <row r="50" spans="1:10" s="10" customFormat="1" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A50" s="80" t="s">
+        <v>58</v>
+      </c>
+      <c r="B50" s="56"/>
+      <c r="C50" s="63" t="s">
+        <v>20</v>
+      </c>
+      <c r="D50" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="E50" s="60" t="s">
-[...2 lines deleted...]
-      <c r="F50" s="59" t="s">
+      <c r="E50" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="F50" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="G50" s="60" t="s">
-[...2 lines deleted...]
-      <c r="H50" s="59" t="s">
+      <c r="G50" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="H50" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="I50" s="60" t="s">
-[...22 lines deleted...]
-      <c r="D52" s="59" t="s">
+      <c r="I50" s="59" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" s="10" customFormat="1" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A51" s="55"/>
+      <c r="B51" s="5"/>
+      <c r="C51" s="5"/>
+      <c r="D51" s="47"/>
+      <c r="E51" s="67"/>
+      <c r="F51" s="47"/>
+      <c r="G51" s="67"/>
+      <c r="H51" s="47"/>
+      <c r="I51" s="67"/>
+    </row>
+    <row r="52" spans="1:10" s="10" customFormat="1" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A52" s="79" t="s">
+        <v>56</v>
+      </c>
+      <c r="B52" s="56"/>
+      <c r="C52" s="63" t="s">
+        <v>20</v>
+      </c>
+      <c r="D52" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="E52" s="60" t="s">
-[...2 lines deleted...]
-      <c r="F52" s="59" t="s">
+      <c r="E52" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="F52" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="G52" s="60" t="s">
-[...2 lines deleted...]
-      <c r="H52" s="59" t="s">
+      <c r="G52" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="H52" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="I52" s="60" t="s">
-[...3 lines deleted...]
-    <row r="53" spans="1:10" ht="9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I52" s="59" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A53" s="30"/>
       <c r="B53" s="15"/>
       <c r="C53" s="15"/>
       <c r="D53" s="15"/>
       <c r="E53" s="15"/>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15"/>
       <c r="I53" s="15"/>
     </row>
-    <row r="54" spans="1:10" ht="16.5" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="A55" s="15"/>
+    <row r="54" spans="1:10" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="55" t="s">
+        <v>37</v>
+      </c>
+      <c r="B54" s="56"/>
+      <c r="C54" s="63" t="s">
+        <v>20</v>
+      </c>
+      <c r="D54" s="58" t="s">
+        <v>21</v>
+      </c>
+      <c r="E54" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="F54" s="58" t="s">
+        <v>21</v>
+      </c>
+      <c r="G54" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="H54" s="58" t="s">
+        <v>21</v>
+      </c>
+      <c r="I54" s="59" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="30"/>
       <c r="B55" s="15"/>
       <c r="C55" s="15"/>
       <c r="D55" s="15"/>
       <c r="E55" s="15"/>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15"/>
       <c r="I55" s="15"/>
     </row>
     <row r="56" spans="1:10" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A56" s="15"/>
       <c r="B56" s="15"/>
       <c r="C56" s="15"/>
       <c r="D56" s="15"/>
       <c r="E56" s="15"/>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15"/>
       <c r="I56" s="15"/>
     </row>
-    <row r="57" spans="1:10" ht="30" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="E57" s="88"/>
+    <row r="57" spans="1:10" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="B57" s="15"/>
+      <c r="C57" s="15"/>
+      <c r="D57" s="15"/>
+      <c r="E57" s="15"/>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15"/>
       <c r="I57" s="15"/>
     </row>
-    <row r="58" spans="1:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.6">
-[...66 lines deleted...]
-      <c r="I62" s="83"/>
+    <row r="58" spans="1:10" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A58" s="15"/>
+      <c r="B58" s="15"/>
+      <c r="C58" s="15"/>
+      <c r="D58" s="15"/>
+      <c r="E58" s="15"/>
+      <c r="F58" s="15"/>
+      <c r="G58" s="15"/>
+      <c r="H58" s="15"/>
+      <c r="I58" s="15"/>
+    </row>
+    <row r="59" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A59" s="91" t="s">
+        <v>28</v>
+      </c>
+      <c r="B59" s="91"/>
+      <c r="C59" s="91"/>
+      <c r="D59" s="91"/>
+      <c r="E59" s="91"/>
+      <c r="F59" s="15"/>
+      <c r="G59" s="15"/>
+      <c r="H59" s="15"/>
+      <c r="I59" s="15"/>
+    </row>
+    <row r="60" spans="1:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.6">
+      <c r="A60" s="43" t="s">
+        <v>33</v>
+      </c>
+      <c r="B60" s="44"/>
+      <c r="C60" s="44"/>
+      <c r="D60" s="44"/>
+      <c r="E60" s="44"/>
+      <c r="F60" s="44"/>
+      <c r="G60" s="44"/>
+      <c r="H60" s="44"/>
+      <c r="I60" s="44"/>
+      <c r="J60" s="8"/>
+    </row>
+    <row r="61" spans="1:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.6">
+      <c r="A61" s="43" t="s">
+        <v>34</v>
+      </c>
+      <c r="B61" s="44"/>
+      <c r="C61" s="44"/>
+      <c r="D61" s="44"/>
+      <c r="E61" s="44"/>
+      <c r="F61" s="44"/>
+      <c r="G61" s="44"/>
+      <c r="H61" s="44"/>
+      <c r="I61" s="44"/>
+      <c r="J61" s="8"/>
+    </row>
+    <row r="62" spans="1:10" s="7" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="102" t="s">
+        <v>59</v>
+      </c>
+      <c r="B62" s="102"/>
+      <c r="C62" s="102"/>
+      <c r="D62" s="102"/>
+      <c r="E62" s="102"/>
+      <c r="F62" s="102"/>
+      <c r="G62" s="102"/>
+      <c r="H62" s="102"/>
+      <c r="I62" s="102"/>
       <c r="J62" s="16"/>
     </row>
-    <row r="63" spans="1:10" s="7" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="I63" s="84"/>
+    <row r="63" spans="1:10" s="7" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="103" t="s">
+        <v>40</v>
+      </c>
+      <c r="B63" s="103"/>
+      <c r="C63" s="103"/>
+      <c r="D63" s="103"/>
+      <c r="E63" s="103"/>
+      <c r="F63" s="103"/>
+      <c r="G63" s="103"/>
+      <c r="H63" s="103"/>
+      <c r="I63" s="103"/>
       <c r="J63" s="16"/>
     </row>
     <row r="64" spans="1:10" s="7" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A64" s="32"/>
-[...7 lines deleted...]
-      <c r="I64" s="32"/>
+      <c r="A64" s="86" t="s">
+        <v>60</v>
+      </c>
+      <c r="B64" s="86"/>
+      <c r="C64" s="86"/>
+      <c r="D64" s="86"/>
+      <c r="E64" s="86"/>
+      <c r="F64" s="86"/>
+      <c r="G64" s="86"/>
+      <c r="H64" s="86"/>
+      <c r="I64" s="86"/>
       <c r="J64" s="16"/>
     </row>
-    <row r="65" spans="1:10" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.65">
-[...21 lines deleted...]
-      <c r="H66" s="86"/>
+    <row r="65" spans="1:10" s="7" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B65" s="87"/>
+      <c r="C65" s="87"/>
+      <c r="D65" s="87"/>
+      <c r="E65" s="87"/>
+      <c r="F65" s="87"/>
+      <c r="G65" s="87"/>
+      <c r="H65" s="87"/>
+      <c r="I65" s="87"/>
+      <c r="J65" s="16"/>
+    </row>
+    <row r="66" spans="1:10" s="7" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="87" t="s">
+        <v>61</v>
+      </c>
+      <c r="B66" s="87"/>
+      <c r="C66" s="87"/>
+      <c r="D66" s="87"/>
+      <c r="E66" s="87"/>
+      <c r="F66" s="87"/>
+      <c r="G66" s="87"/>
+      <c r="H66" s="87"/>
       <c r="I66" s="87"/>
-      <c r="J66" s="21"/>
-[...2 lines deleted...]
-      <c r="A67" s="22"/>
+      <c r="J66" s="16"/>
+    </row>
+    <row r="67" spans="1:10" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.65">
+      <c r="A67" s="17"/>
       <c r="B67" s="17"/>
       <c r="C67" s="17"/>
       <c r="D67" s="17"/>
-      <c r="E67" s="17"/>
+      <c r="E67" s="18"/>
       <c r="F67" s="17"/>
       <c r="G67" s="19"/>
       <c r="H67" s="20"/>
       <c r="I67" s="8"/>
       <c r="J67" s="8"/>
     </row>
-    <row r="68" spans="1:10" ht="30.75" x14ac:dyDescent="0.6">
-[...9 lines deleted...]
-      <c r="J68" s="8"/>
+    <row r="68" spans="1:10" ht="55.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="88" t="s">
+        <v>29</v>
+      </c>
+      <c r="B68" s="89"/>
+      <c r="C68" s="89"/>
+      <c r="D68" s="89"/>
+      <c r="E68" s="89"/>
+      <c r="F68" s="89"/>
+      <c r="G68" s="89"/>
+      <c r="H68" s="89"/>
+      <c r="I68" s="90"/>
+      <c r="J68" s="21"/>
     </row>
     <row r="69" spans="1:10" ht="30.75" x14ac:dyDescent="0.6">
       <c r="A69" s="22"/>
       <c r="B69" s="17"/>
       <c r="C69" s="17"/>
       <c r="D69" s="17"/>
       <c r="E69" s="17"/>
       <c r="F69" s="17"/>
       <c r="G69" s="19"/>
       <c r="H69" s="20"/>
       <c r="I69" s="8"/>
       <c r="J69" s="8"/>
     </row>
     <row r="70" spans="1:10" ht="30.75" x14ac:dyDescent="0.6">
       <c r="A70" s="22"/>
       <c r="B70" s="17"/>
       <c r="C70" s="17"/>
       <c r="D70" s="17"/>
       <c r="E70" s="17"/>
       <c r="F70" s="17"/>
       <c r="G70" s="19"/>
       <c r="H70" s="20"/>
       <c r="I70" s="8"/>
       <c r="J70" s="8"/>
     </row>
-    <row r="71" spans="1:10" ht="16.5" x14ac:dyDescent="0.25">
-[...80 lines deleted...]
-      <c r="H77" s="33"/>
+    <row r="71" spans="1:10" ht="30.75" x14ac:dyDescent="0.6">
+      <c r="A71" s="22"/>
+      <c r="B71" s="17"/>
+      <c r="C71" s="17"/>
+      <c r="D71" s="17"/>
+      <c r="E71" s="17"/>
+      <c r="F71" s="17"/>
+      <c r="G71" s="19"/>
+      <c r="H71" s="20"/>
+      <c r="I71" s="8"/>
+      <c r="J71" s="8"/>
+    </row>
+    <row r="72" spans="1:10" ht="30.75" x14ac:dyDescent="0.6">
+      <c r="A72" s="22"/>
+      <c r="B72" s="17"/>
+      <c r="C72" s="17"/>
+      <c r="D72" s="17"/>
+      <c r="E72" s="17"/>
+      <c r="F72" s="17"/>
+      <c r="G72" s="19"/>
+      <c r="H72" s="20"/>
+      <c r="I72" s="8"/>
+      <c r="J72" s="8"/>
+    </row>
+    <row r="73" spans="1:10" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A73" s="14"/>
+      <c r="B73" s="23"/>
+      <c r="C73" s="14"/>
+      <c r="D73" s="14"/>
+      <c r="E73" s="14"/>
+      <c r="F73" s="14"/>
+      <c r="G73" s="14"/>
+      <c r="H73" s="14"/>
+      <c r="I73" s="14"/>
+      <c r="J73" s="13"/>
+    </row>
+    <row r="74" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A74" s="91" t="s">
+        <v>30</v>
+      </c>
+      <c r="B74" s="91"/>
+      <c r="C74" s="91"/>
+      <c r="D74" s="91"/>
+      <c r="E74" s="91"/>
+      <c r="F74" s="24"/>
+      <c r="G74" s="25"/>
+      <c r="H74" s="26"/>
+    </row>
+    <row r="75" spans="1:10" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="100" t="s">
+        <v>54</v>
+      </c>
+      <c r="B75" s="100"/>
+      <c r="C75" s="100"/>
+      <c r="D75" s="100"/>
+      <c r="E75" s="100"/>
+      <c r="F75" s="100"/>
+      <c r="G75" s="100"/>
+      <c r="H75" s="100"/>
+      <c r="I75" s="100"/>
+    </row>
+    <row r="76" spans="1:10" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="32"/>
+      <c r="B76" s="32"/>
+      <c r="C76" s="32"/>
+      <c r="D76" s="32"/>
+      <c r="E76" s="32"/>
+      <c r="F76" s="32"/>
+      <c r="G76" s="32"/>
+      <c r="H76" s="32"/>
+      <c r="I76" s="32"/>
+    </row>
+    <row r="77" spans="1:10" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="27"/>
+      <c r="B77" s="27"/>
+      <c r="C77" s="27"/>
+      <c r="D77" s="27"/>
+      <c r="E77" s="27"/>
+      <c r="F77" s="27"/>
+      <c r="G77" s="27"/>
+      <c r="H77" s="27"/>
       <c r="I77" s="27"/>
-      <c r="J77" s="9"/>
-[...36 lines deleted...]
-      <c r="I80" s="7"/>
+    </row>
+    <row r="78" spans="1:10" ht="27.75" x14ac:dyDescent="0.35">
+      <c r="A78" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="B78" s="39"/>
+      <c r="C78" s="39"/>
+      <c r="D78" s="39"/>
+      <c r="E78" s="39"/>
+      <c r="F78" s="39"/>
+      <c r="G78" s="32"/>
+      <c r="H78" s="32"/>
+      <c r="I78" s="27"/>
+      <c r="J78" s="9"/>
+    </row>
+    <row r="79" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A79" s="34"/>
+      <c r="B79" s="39"/>
+      <c r="C79" s="39"/>
+      <c r="D79" s="39"/>
+      <c r="E79" s="39"/>
+      <c r="F79" s="39"/>
+      <c r="G79" s="32"/>
+      <c r="H79" s="32"/>
+      <c r="I79" s="27"/>
+      <c r="J79" s="9"/>
+    </row>
+    <row r="80" spans="1:10" ht="27.75" x14ac:dyDescent="0.55000000000000004">
+      <c r="A80" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="B80" s="34"/>
+      <c r="C80" s="34"/>
+      <c r="D80" s="34"/>
+      <c r="E80" s="34"/>
+      <c r="F80" s="34"/>
+      <c r="G80" s="33"/>
+      <c r="H80" s="33"/>
+      <c r="I80" s="5"/>
     </row>
     <row r="81" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A81" s="41"/>
-[...6 lines deleted...]
-      <c r="H81" s="36"/>
+      <c r="A81" s="40"/>
+      <c r="B81" s="40"/>
+      <c r="C81" s="40"/>
+      <c r="D81" s="40"/>
+      <c r="E81" s="40"/>
+      <c r="F81" s="40"/>
+      <c r="G81" s="35"/>
+      <c r="H81" s="35"/>
       <c r="I81" s="7"/>
     </row>
     <row r="82" spans="1:9" ht="27.75" x14ac:dyDescent="0.3">
-      <c r="A82" s="41" t="s">
-[...8 lines deleted...]
-      <c r="H82" s="36"/>
+      <c r="A82" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="B82" s="40"/>
+      <c r="C82" s="40"/>
+      <c r="D82" s="40"/>
+      <c r="E82" s="40"/>
+      <c r="F82" s="40"/>
+      <c r="G82" s="35"/>
+      <c r="H82" s="35"/>
       <c r="I82" s="7"/>
     </row>
     <row r="83" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A83" s="41"/>
-[...6 lines deleted...]
-      <c r="H83" s="36"/>
+      <c r="A83" s="40"/>
+      <c r="B83" s="40"/>
+      <c r="C83" s="40"/>
+      <c r="D83" s="40"/>
+      <c r="E83" s="40"/>
+      <c r="F83" s="40"/>
+      <c r="G83" s="35"/>
+      <c r="H83" s="35"/>
       <c r="I83" s="7"/>
     </row>
     <row r="84" spans="1:9" ht="27.75" x14ac:dyDescent="0.3">
-      <c r="A84" s="41" t="s">
-[...8 lines deleted...]
-      <c r="H84" s="36"/>
+      <c r="A84" s="40" t="s">
+        <v>48</v>
+      </c>
+      <c r="B84" s="40"/>
+      <c r="C84" s="40"/>
+      <c r="D84" s="40"/>
+      <c r="E84" s="40"/>
+      <c r="F84" s="40"/>
+      <c r="G84" s="35"/>
+      <c r="H84" s="35"/>
       <c r="I84" s="7"/>
     </row>
     <row r="85" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A85" s="41"/>
-[...6 lines deleted...]
-      <c r="H85" s="36"/>
+      <c r="A85" s="40"/>
+      <c r="B85" s="40"/>
+      <c r="C85" s="40"/>
+      <c r="D85" s="40"/>
+      <c r="E85" s="40"/>
+      <c r="F85" s="40"/>
+      <c r="G85" s="35"/>
+      <c r="H85" s="35"/>
       <c r="I85" s="7"/>
     </row>
-    <row r="86" spans="1:9" ht="27.75" x14ac:dyDescent="0.35">
-[...10 lines deleted...]
-      <c r="H86" s="36"/>
+    <row r="86" spans="1:9" ht="27.75" x14ac:dyDescent="0.3">
+      <c r="A86" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="B86" s="40"/>
+      <c r="C86" s="40"/>
+      <c r="D86" s="40"/>
+      <c r="E86" s="40"/>
+      <c r="F86" s="40"/>
+      <c r="G86" s="35"/>
+      <c r="H86" s="35"/>
       <c r="I86" s="7"/>
     </row>
-    <row r="87" spans="1:9" ht="9" customHeight="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="H87" s="29"/>
+    <row r="87" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="40"/>
+      <c r="B87" s="40"/>
+      <c r="C87" s="40"/>
+      <c r="D87" s="40"/>
+      <c r="E87" s="40"/>
+      <c r="F87" s="40"/>
+      <c r="G87" s="35"/>
+      <c r="H87" s="35"/>
       <c r="I87" s="7"/>
     </row>
-    <row r="88" spans="1:9" ht="27.75" x14ac:dyDescent="0.55000000000000004">
-[...10 lines deleted...]
-      <c r="I88" s="5"/>
+    <row r="88" spans="1:9" ht="27.75" x14ac:dyDescent="0.35">
+      <c r="A88" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="B88" s="40"/>
+      <c r="C88" s="40"/>
+      <c r="D88" s="40" t="s">
+        <v>50</v>
+      </c>
+      <c r="F88" s="34"/>
+      <c r="G88" s="35"/>
+      <c r="H88" s="35"/>
+      <c r="I88" s="7"/>
     </row>
     <row r="89" spans="1:9" ht="9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A89" s="29"/>
-[...1 lines deleted...]
-      <c r="C89" s="29"/>
+      <c r="A89" s="40"/>
+      <c r="B89" s="41"/>
+      <c r="C89" s="41"/>
       <c r="D89" s="28"/>
-      <c r="E89" s="29"/>
+      <c r="E89" s="41"/>
       <c r="F89" s="28"/>
       <c r="G89" s="29"/>
       <c r="H89" s="29"/>
       <c r="I89" s="7"/>
     </row>
-    <row r="90" spans="1:9" ht="9" customHeight="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="I90" s="7"/>
+    <row r="90" spans="1:9" ht="27.75" x14ac:dyDescent="0.55000000000000004">
+      <c r="A90" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="B90" s="34"/>
+      <c r="C90" s="34"/>
+      <c r="D90" s="34"/>
+      <c r="E90" s="34"/>
+      <c r="F90" s="42"/>
+      <c r="G90" s="33"/>
+      <c r="H90" s="33"/>
+      <c r="I90" s="5"/>
     </row>
     <row r="91" spans="1:9" ht="9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A91" s="29"/>
       <c r="B91" s="29"/>
       <c r="C91" s="29"/>
       <c r="D91" s="28"/>
       <c r="E91" s="29"/>
       <c r="F91" s="28"/>
       <c r="G91" s="29"/>
       <c r="H91" s="29"/>
       <c r="I91" s="7"/>
     </row>
-    <row r="92" spans="1:9" ht="9" customHeight="1" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-    <row r="95" spans="1:9" ht="33.75" x14ac:dyDescent="0.5">
+    <row r="92" spans="1:9" ht="9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="29"/>
+      <c r="B92" s="29"/>
+      <c r="C92" s="29"/>
+      <c r="D92" s="28"/>
+      <c r="E92" s="29"/>
+      <c r="F92" s="28"/>
+      <c r="G92" s="29"/>
+      <c r="H92" s="29"/>
+      <c r="I92" s="7"/>
+    </row>
+    <row r="93" spans="1:9" ht="9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="29"/>
+      <c r="B93" s="29"/>
+      <c r="C93" s="29"/>
+      <c r="D93" s="28"/>
+      <c r="E93" s="29"/>
+      <c r="F93" s="28"/>
+      <c r="G93" s="29"/>
+      <c r="H93" s="29"/>
+      <c r="I93" s="7"/>
+    </row>
+    <row r="94" spans="1:9" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="101"/>
+      <c r="B94" s="101"/>
+      <c r="C94" s="101"/>
+      <c r="D94" s="101"/>
+      <c r="E94" s="101"/>
+      <c r="F94" s="101"/>
+      <c r="G94" s="101"/>
+      <c r="H94" s="101"/>
+    </row>
+    <row r="95" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A95" s="38" t="s">
-        <v>38</v>
-[...16 lines deleted...]
-      <c r="H108" s="7" t="s">
         <v>39</v>
       </c>
     </row>
+    <row r="96" spans="1:9" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A96" s="36"/>
+    </row>
+    <row r="97" spans="1:8" ht="33.75" x14ac:dyDescent="0.5">
+      <c r="A97" s="37" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="100" spans="1:8" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="81" t="s">
+        <v>53</v>
+      </c>
+      <c r="B100" s="82"/>
+      <c r="C100" s="82"/>
+      <c r="D100" s="82"/>
+      <c r="E100" s="82"/>
+      <c r="F100" s="82"/>
+      <c r="G100" s="82"/>
+      <c r="H100" s="83"/>
+    </row>
+    <row r="110" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="G110" s="7" t="s">
+        <v>62</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="24">
+  <mergeCells count="25">
     <mergeCell ref="C13:H13"/>
     <mergeCell ref="E25:F25"/>
-    <mergeCell ref="A73:I73"/>
-    <mergeCell ref="A92:H92"/>
+    <mergeCell ref="A75:I75"/>
+    <mergeCell ref="A94:H94"/>
     <mergeCell ref="A27:E27"/>
-    <mergeCell ref="A57:E57"/>
-[...3 lines deleted...]
-    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A59:E59"/>
     <mergeCell ref="A62:I62"/>
     <mergeCell ref="A63:I63"/>
     <mergeCell ref="A66:I66"/>
-    <mergeCell ref="A72:E72"/>
+    <mergeCell ref="A100:H100"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A64:I64"/>
+    <mergeCell ref="A65:I65"/>
+    <mergeCell ref="A68:I68"/>
+    <mergeCell ref="A74:E74"/>
     <mergeCell ref="E15:F15"/>
     <mergeCell ref="E17:F17"/>
     <mergeCell ref="E19:F19"/>
     <mergeCell ref="E21:F21"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A6:I6"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="C12:H12"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A95" r:id="rId1" xr:uid="{D431569E-3EFD-47C7-B86C-14AA72FAAFD5}"/>
+    <hyperlink ref="A97" r:id="rId1" xr:uid="{D431569E-3EFD-47C7-B86C-14AA72FAAFD5}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="47" fitToHeight="0" orientation="portrait" r:id="rId2"/>
+  <pageSetup scale="46" fitToHeight="0" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Rate Comparability Survey</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>